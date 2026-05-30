--- v0 (2026-04-14)
+++ v1 (2026-05-30)
@@ -12,68 +12,221 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="6">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Kategori</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Harga OTR</t>
   </si>
   <si>
+    <t>D-MAX SUV CBU</t>
+  </si>
+  <si>
+    <t>ALL New D-MAX DC 1.9 M/T – E4</t>
+  </si>
+  <si>
+    <t>ALL New D-MAX SC 1.9 M/T – E4</t>
+  </si>
+  <si>
+    <t>ISUZU ELF (N SERIES) – 4 RODA</t>
+  </si>
+  <si>
+    <t>NLR</t>
+  </si>
+  <si>
+    <t>NLR L</t>
+  </si>
+  <si>
+    <t>ISUZU ELF (N SERIES) – 6 RODA</t>
+  </si>
+  <si>
+    <t>NMR</t>
+  </si>
+  <si>
+    <t>NMR HD 5.8</t>
+  </si>
+  <si>
+    <t>NMR HD 6.5</t>
+  </si>
+  <si>
+    <t>NMR L</t>
+  </si>
+  <si>
+    <t>NPS 4×4 OFF THE ROAD</t>
+  </si>
+  <si>
+    <t>ISUZU ELF (N SERIES) – BUS CHASSIS</t>
+  </si>
+  <si>
+    <t>NLR B</t>
+  </si>
+  <si>
+    <t>NLR B L</t>
+  </si>
+  <si>
+    <t>NQR B [Medium Bus]</t>
+  </si>
+  <si>
+    <t>ISUZU ELF (N SERIES) MICROBUS (RTU)</t>
+  </si>
+  <si>
+    <t>NLR B L MICROBUS AC</t>
+  </si>
+  <si>
+    <t>NLR B MICROBUS AC (NA)</t>
+  </si>
+  <si>
+    <t>ISUZU GIGA (4X2) RIGID – 4 CYLINDER</t>
+  </si>
+  <si>
+    <t>FRR Q</t>
+  </si>
+  <si>
+    <t>FTR P</t>
+  </si>
+  <si>
+    <t>FTR S</t>
+  </si>
+  <si>
+    <t>FTR T</t>
+  </si>
+  <si>
+    <t>ISUZU GIGA (4X2) RIGID – 6 CYLINDER</t>
+  </si>
+  <si>
+    <t>FVR L D</t>
+  </si>
+  <si>
+    <t>FVR P</t>
+  </si>
+  <si>
+    <t>FVR Q</t>
+  </si>
+  <si>
+    <t>FVR S</t>
+  </si>
+  <si>
+    <t>FVR U</t>
+  </si>
+  <si>
+    <t>ISUZU GIGA (4X2) T/H</t>
+  </si>
+  <si>
+    <t>GVR J</t>
+  </si>
+  <si>
+    <t>GVR J HP ABS</t>
+  </si>
+  <si>
+    <t>ISUZU GIGA (6X2) RIGID</t>
+  </si>
+  <si>
+    <t>FVM N</t>
+  </si>
+  <si>
+    <t>FVM N HP ABS</t>
+  </si>
+  <si>
+    <t>FVM U</t>
+  </si>
+  <si>
+    <t>FVM U HP</t>
+  </si>
+  <si>
+    <t>ISUZU GIGA (6X4) RIGID</t>
+  </si>
+  <si>
+    <t>FVZ L HP MX</t>
+  </si>
+  <si>
+    <t>FVZ N HP</t>
+  </si>
+  <si>
+    <t>FVZ U HP</t>
+  </si>
+  <si>
+    <t>ISUZU GIGA (6X4) T/H</t>
+  </si>
+  <si>
+    <t>GVZ HP ABS</t>
+  </si>
+  <si>
+    <t>GXZ K ABS</t>
+  </si>
+  <si>
     <t>Isuzu Traga</t>
   </si>
   <si>
+    <t>TRAGA BOX SEMI ALUMINIUM</t>
+  </si>
+  <si>
+    <t>TRAGA BUS</t>
+  </si>
+  <si>
+    <t>TRAGA CHASSIS</t>
+  </si>
+  <si>
+    <t>TRAGA CHASSIS BUS</t>
+  </si>
+  <si>
     <t>TRAGA PICK UP (FD) BLACK PREMIUM</t>
   </si>
   <si>
     <t>TRAGA PICK UP FD</t>
+  </si>
+  <si>
+    <t>Mu-X SUV CBU</t>
+  </si>
+  <si>
+    <t>All New Mu-X (4×4) 1.9 A/T E4</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="&quot;Rp&quot; #,##0"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -397,94 +550,523 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C3"/>
+  <dimension ref="A1:C42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="38.848" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="19.995" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>3</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1">
-        <v>297000000.0</v>
+        <v>524100000.0</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="1">
+        <v>423950000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C4" s="1">
+        <v>428000000.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" t="s">
+        <v>8</v>
+      </c>
+      <c r="C5" s="1">
+        <v>445000000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B6" t="s">
+        <v>10</v>
+      </c>
+      <c r="C6" s="1">
+        <v>506000000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C7" s="1">
+        <v>517000000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" t="s">
+        <v>12</v>
+      </c>
+      <c r="C8" s="1">
+        <v>528000000.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" t="s">
+        <v>9</v>
+      </c>
+      <c r="B9" t="s">
+        <v>13</v>
+      </c>
+      <c r="C9" s="1">
+        <v>517000000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" s="1">
+        <v>905000000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" t="s">
+        <v>15</v>
+      </c>
+      <c r="B11" t="s">
+        <v>16</v>
+      </c>
+      <c r="C11" s="1">
+        <v>432000000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" t="s">
+        <v>17</v>
+      </c>
+      <c r="C12" s="1">
+        <v>445000000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" t="s">
+        <v>15</v>
+      </c>
+      <c r="B13" t="s">
+        <v>18</v>
+      </c>
+      <c r="C13" s="1">
+        <v>522000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="1">
+        <v>649000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" t="s">
+        <v>19</v>
+      </c>
+      <c r="B15" t="s">
+        <v>21</v>
+      </c>
+      <c r="C15" s="1">
+        <v>602000000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" t="s">
+        <v>22</v>
+      </c>
+      <c r="B16" t="s">
+        <v>23</v>
+      </c>
+      <c r="C16" s="1">
+        <v>633000000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" t="s">
+        <v>22</v>
+      </c>
+      <c r="B17" t="s">
+        <v>24</v>
+      </c>
+      <c r="C17" s="1">
+        <v>705000000.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" t="s">
+        <v>22</v>
+      </c>
+      <c r="B18" t="s">
+        <v>25</v>
+      </c>
+      <c r="C18" s="1">
+        <v>709000000.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" t="s">
+        <v>22</v>
+      </c>
+      <c r="B19" t="s">
+        <v>26</v>
+      </c>
+      <c r="C19" s="1">
+        <v>717000000.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" t="s">
+        <v>27</v>
+      </c>
+      <c r="B20" t="s">
+        <v>28</v>
+      </c>
+      <c r="C20" s="1">
+        <v>786000000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" t="s">
+        <v>29</v>
+      </c>
+      <c r="C21" s="1">
+        <v>792000000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" t="s">
+        <v>27</v>
+      </c>
+      <c r="B22" t="s">
+        <v>30</v>
+      </c>
+      <c r="C22" s="1">
+        <v>797000000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" t="s">
+        <v>27</v>
+      </c>
+      <c r="B23" t="s">
+        <v>31</v>
+      </c>
+      <c r="C23" s="1">
+        <v>802000000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" t="s">
+        <v>27</v>
+      </c>
+      <c r="B24" t="s">
+        <v>32</v>
+      </c>
+      <c r="C24" s="1">
+        <v>811000000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" t="s">
+        <v>33</v>
+      </c>
+      <c r="B25" t="s">
+        <v>34</v>
+      </c>
+      <c r="C25" s="1">
+        <v>826000000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" t="s">
+        <v>33</v>
+      </c>
+      <c r="B26" t="s">
+        <v>35</v>
+      </c>
+      <c r="C26" s="1">
+        <v>899000000.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" t="s">
+        <v>36</v>
+      </c>
+      <c r="B27" t="s">
+        <v>37</v>
+      </c>
+      <c r="C27" s="1">
+        <v>928000000.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" t="s">
+        <v>36</v>
+      </c>
+      <c r="B28" t="s">
+        <v>38</v>
+      </c>
+      <c r="C28" s="1">
+        <v>1009000000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" t="s">
+        <v>36</v>
+      </c>
+      <c r="B29" t="s">
+        <v>39</v>
+      </c>
+      <c r="C29" s="1">
+        <v>940000000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" t="s">
+        <v>36</v>
+      </c>
+      <c r="B30" t="s">
+        <v>40</v>
+      </c>
+      <c r="C30" s="1">
+        <v>993000000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" t="s">
+        <v>41</v>
+      </c>
+      <c r="B31" t="s">
+        <v>42</v>
+      </c>
+      <c r="C31" s="1">
+        <v>1158000000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" t="s">
+        <v>41</v>
+      </c>
+      <c r="B32" t="s">
+        <v>43</v>
+      </c>
+      <c r="C32" s="1">
+        <v>1163000000.0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" t="s">
+        <v>41</v>
+      </c>
+      <c r="B33" t="s">
+        <v>44</v>
+      </c>
+      <c r="C33" s="1">
+        <v>1184000000.0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" t="s">
+        <v>45</v>
+      </c>
+      <c r="B34" t="s">
+        <v>46</v>
+      </c>
+      <c r="C34" s="1">
+        <v>1188000000.0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" t="s">
+        <v>45</v>
+      </c>
+      <c r="B35" t="s">
+        <v>47</v>
+      </c>
+      <c r="C35" s="1">
+        <v>1345000000.0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" t="s">
+        <v>48</v>
+      </c>
+      <c r="B36" t="s">
+        <v>49</v>
+      </c>
+      <c r="C36" s="1">
+        <v>337000000.0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" t="s">
+        <v>48</v>
+      </c>
+      <c r="B37" t="s">
+        <v>50</v>
+      </c>
+      <c r="C37" s="1">
+        <v>504000000.0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" t="s">
+        <v>48</v>
+      </c>
+      <c r="B38" t="s">
+        <v>51</v>
+      </c>
+      <c r="C38" s="1">
+        <v>294000000.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" t="s">
+        <v>48</v>
+      </c>
+      <c r="B39" t="s">
+        <v>52</v>
+      </c>
+      <c r="C39" s="1">
+        <v>299000000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" t="s">
+        <v>48</v>
+      </c>
+      <c r="B40" t="s">
+        <v>53</v>
+      </c>
+      <c r="C40" s="1">
+        <v>297000000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" t="s">
+        <v>48</v>
+      </c>
+      <c r="B41" t="s">
+        <v>54</v>
+      </c>
+      <c r="C41" s="1">
         <v>295000000.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B42" t="s">
+        <v>56</v>
+      </c>
+      <c r="C42" s="1">
+        <v>651600000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">